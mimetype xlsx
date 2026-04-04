--- v0 (2025-11-09)
+++ v1 (2026-04-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>Friday and Saturday Sessions (Fri 7-8:30pm, Sat 1-3pm)</t>
   </si>
   <si>
     <t>1009890:typeValue:102</t>
   </si>
   <si>
     <t>1009890:typeValue:103</t>
   </si>
   <si>
     <t>1009890:typeValue:104</t>
   </si>
   <si>
     <t>1009890:typeValue:105</t>
   </si>
   <si>
@@ -95,50 +95,53 @@
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Division #1</t>
   </si>
   <si>
     <t>Abbotsford Isshin Ryu</t>
   </si>
   <si>
     <t>Abbotsford Karate Club</t>
   </si>
   <si>
     <t>Abbotsford Shotokan Karate Dojo</t>
   </si>
   <si>
     <t>Abbotsford Tekken Shotokan</t>
   </si>
   <si>
     <t>Academy of Martial Arts</t>
   </si>
   <si>
+    <t>Adrénaline Karatédo (ADRQ)</t>
+  </si>
+  <si>
     <t>Advance Karate</t>
   </si>
   <si>
     <t>Aehcanrab Integrated Martial Arts International</t>
   </si>
   <si>
     <t>Airdrie/Calgary JKA Karate (ACJKA)</t>
   </si>
   <si>
     <t>Aldergrove Karate Club</t>
   </si>
   <si>
     <t>Aldergrove Shotokan-Ryu Karate Club</t>
   </si>
   <si>
     <t>Alireza Moeini</t>
   </si>
   <si>
     <t>Allison Heights Karate (AHK)</t>
   </si>
   <si>
     <t>Ancient Spirit Temple</t>
   </si>
   <si>
     <t>Apex Karate Dojo (APEX)</t>
@@ -344,50 +347,53 @@
   <si>
     <t>Chilliwack Uechi-Ryu Karate-Do</t>
   </si>
   <si>
     <t>Chito Ryu Yuseikan - Queensborough</t>
   </si>
   <si>
     <t>Chito-Ryu Yuseikan</t>
   </si>
   <si>
     <t>Chuso Dojo</t>
   </si>
   <si>
     <t>Classical Martial Arts Centre Renge Dojo</t>
   </si>
   <si>
     <t>Classical Martial Arts Centre Yamazakura Dojo</t>
   </si>
   <si>
     <t>Clearwater Karate Club</t>
   </si>
   <si>
     <t>Club de Karaté Mauricie</t>
   </si>
   <si>
+    <t>Club de karaté Shotokan de Repentigny (CKSR)</t>
+  </si>
+  <si>
     <t>Club Seiryu</t>
   </si>
   <si>
     <t>CMAC Dapo</t>
   </si>
   <si>
     <t>Coal Harbour ISKF</t>
   </si>
   <si>
     <t>Cobra Karate Centre Canada</t>
   </si>
   <si>
     <t>Cobra Karate School Canada</t>
   </si>
   <si>
     <t>Comox Valley Shito-Ryu</t>
   </si>
   <si>
     <t>Conestoga Karate</t>
   </si>
   <si>
     <t>Copelands Martial Arts &amp; Fitness Center</t>
   </si>
   <si>
     <t>Coquitlam Shotokan</t>
@@ -785,71 +791,77 @@
   <si>
     <t>Karate Academy</t>
   </si>
   <si>
     <t>Karaté Dragon Noir (KDN)</t>
   </si>
   <si>
     <t>Karaté du Plateau</t>
   </si>
   <si>
     <t>Karate Hearst</t>
   </si>
   <si>
     <t>Karate Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>Karate Nova Scotia (KNS)</t>
   </si>
   <si>
     <t>Karate PEI (KPEI)</t>
   </si>
   <si>
     <t>Karate Rocks Family Martial Arts</t>
   </si>
   <si>
+    <t>Karate training school</t>
+  </si>
+  <si>
     <t>Karate Warriors Canada</t>
   </si>
   <si>
     <t>KarateBC</t>
   </si>
   <si>
     <t>KarateDo Shotokan YNKD</t>
   </si>
   <si>
     <t>Kawakan Karate</t>
   </si>
   <si>
     <t>Kawakan Karate - YMCA of Brockville and Area</t>
   </si>
   <si>
     <t>Kazoku Martial Arts Centre</t>
   </si>
   <si>
     <t>Kazoku Martial Arts Centre Hamilton</t>
   </si>
   <si>
+    <t>Kazoku Martial Arts Centre Waterloo</t>
+  </si>
+  <si>
     <t>Kelowna Karate &amp; Fitness Inc.</t>
   </si>
   <si>
     <t>Kelowna Shukokai Karate</t>
   </si>
   <si>
     <t>Kelowna Tsuruoka Karate Club</t>
   </si>
   <si>
     <t>Kenbukan Karate (KKD)</t>
   </si>
   <si>
     <t>Kenbukan Karate Dojo</t>
   </si>
   <si>
     <t>Kenko</t>
   </si>
   <si>
     <t>Kenkyo Karate Dojo</t>
   </si>
   <si>
     <t>Kenzen Karate</t>
   </si>
   <si>
     <t>Kimeru Shotokan Karate</t>
@@ -911,50 +923,53 @@
   <si>
     <t>Ku Yu Kai Vancouver</t>
   </si>
   <si>
     <t>Ku Yu Kai Whalley</t>
   </si>
   <si>
     <t>Kuma Karate-Do</t>
   </si>
   <si>
     <t>Kumakai Karate Vancouver (Main St Dojo) (KUMAKAI KARATE VANCOUVER)</t>
   </si>
   <si>
     <t>Kumakai Karate Vancouver (UBC Dojo)</t>
   </si>
   <si>
     <t>Kuraudo</t>
   </si>
   <si>
     <t>KV Karate</t>
   </si>
   <si>
     <t>Kyobukan Goju Ryu</t>
   </si>
   <si>
+    <t>Kyodo Dojo</t>
+  </si>
+  <si>
     <t>L’Arsenal (LARSN)</t>
   </si>
   <si>
     <t>Ladner Goju-Ryu Karate</t>
   </si>
   <si>
     <t>Ladner Karate</t>
   </si>
   <si>
     <t>Langara Shotokan Karate Club</t>
   </si>
   <si>
     <t>Lao Karate Do</t>
   </si>
   <si>
     <t>Larose Karate</t>
   </si>
   <si>
     <t>Lasqueti Martial Arts</t>
   </si>
   <si>
     <t>Laurentian University Karate Club</t>
   </si>
   <si>
     <t>Lax Kw" Alaams Karate Club</t>
@@ -1106,53 +1121,50 @@
   <si>
     <t>North Toronto Karate School Orangeville</t>
   </si>
   <si>
     <t>North Vancouver Shidokan</t>
   </si>
   <si>
     <t>North West Shito-Kai</t>
   </si>
   <si>
     <t>Northeast Karate</t>
   </si>
   <si>
     <t>Northern Mountain</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Chetwynd</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Ft. St. John</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Hudson's Hope</t>
   </si>
   <si>
-    <t>Northern Rockies Karate-Do Prince George</t>
-[...1 lines deleted...]
-  <si>
     <t>Northern Rockies Karate-Do Tumbler Ridge</t>
   </si>
   <si>
     <t>Northern Seishin Karate Academy</t>
   </si>
   <si>
     <t>Northwest Goja Ryu (Seiwa Kai Goshukan)</t>
   </si>
   <si>
     <t>Northwest Karate (Goshukan Seiwa Kai)</t>
   </si>
   <si>
     <t>Oakville Karate Club</t>
   </si>
   <si>
     <t>Oliveira Sport Karate</t>
   </si>
   <si>
     <t>Oshawa Fitness Club</t>
   </si>
   <si>
     <t>Osuna Karate</t>
   </si>
   <si>
     <t>Ottawa Chito-Kai Karate School Inc.</t>
@@ -1193,50 +1205,53 @@
   <si>
     <t>Personal Best Martial Arts</t>
   </si>
   <si>
     <t>Peterborough Shitokai</t>
   </si>
   <si>
     <t>Pickering Chito Kai</t>
   </si>
   <si>
     <t>Plumacher Karate Academy (PKA)</t>
   </si>
   <si>
     <t>PMSK</t>
   </si>
   <si>
     <t>PoCo Karate Ltd.</t>
   </si>
   <si>
     <t>PoCo Torakai Karate Club</t>
   </si>
   <si>
     <t>Port Moody Shotokan Karate</t>
   </si>
   <si>
+    <t>Pr George Chito-Ryu Northern Rockies Karate-Do</t>
+  </si>
+  <si>
     <t>Prairie Karate Association</t>
   </si>
   <si>
     <t>Praxis Training Centre</t>
   </si>
   <si>
     <t>Pride Martial Arts</t>
   </si>
   <si>
     <t>Prince Rupert Karate Club</t>
   </si>
   <si>
     <t>Prodigy Martial Arts</t>
   </si>
   <si>
     <t>Prosserman JCC Karate Club</t>
   </si>
   <si>
     <t>Quadra Village Karate for Women</t>
   </si>
   <si>
     <t>Qualicum Martial Arts</t>
   </si>
   <si>
     <t>R.S. Karate</t>
@@ -1424,83 +1439,86 @@
   <si>
     <t>Shito-Ryu Canada School of Martial Arts</t>
   </si>
   <si>
     <t>Shito-Ryu International, Richmond Dojo</t>
   </si>
   <si>
     <t>Shitoryu Karate Do Srilanka</t>
   </si>
   <si>
     <t>Shitoryu Karate Jyutokukan</t>
   </si>
   <si>
     <t>Shitoryu Karatedo and Fitness Centre</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do Brampton West</t>
   </si>
   <si>
     <t>Sho Bu Kai Karate Club</t>
   </si>
   <si>
+    <t>shotokan karate  thunder bay</t>
+  </si>
+  <si>
     <t>Shotokan Karate Academy-NLUC</t>
   </si>
   <si>
     <t>Shotokan Karate Thunder Bay</t>
   </si>
   <si>
-    <t>Shotokan Karate-Do Richmond</t>
-[...1 lines deleted...]
-  <si>
     <t>Shotokan Karate-Do, Yoi Seishin Dojo</t>
   </si>
   <si>
     <t>Shudokan Delta</t>
   </si>
   <si>
     <t>Shudokan East Vancouver</t>
   </si>
   <si>
     <t>Shudokan Goju-Ryu Delta Club</t>
   </si>
   <si>
     <t>Shuyokan Dojo</t>
   </si>
   <si>
     <t>Silent Tiger Martial Arts</t>
   </si>
   <si>
     <t>Silver Valley Karate</t>
   </si>
   <si>
     <t>SKIF A.Karate Inc.</t>
   </si>
   <si>
+    <t>SKR Shotokan Karate-Do Richmond</t>
+  </si>
+  <si>
     <t>Sleeping Crow</t>
   </si>
   <si>
     <t>Soo Dan Hapkido Academy</t>
   </si>
   <si>
     <t>Sooke Shukokai Karate</t>
   </si>
   <si>
     <t>South Calgary Wado Kai</t>
   </si>
   <si>
     <t>South Surrey Karate Club</t>
   </si>
   <si>
     <t>Spartac</t>
   </si>
   <si>
     <t>Special Olympics Burlington</t>
   </si>
   <si>
     <t>Spectrum Martial Arts</t>
   </si>
   <si>
     <t>Springdale Goju Do Karate</t>
@@ -1571,50 +1589,53 @@
   <si>
     <t>Team Trackie DOJO</t>
   </si>
   <si>
     <t>Tesshinkan</t>
   </si>
   <si>
     <t>The Dojo</t>
   </si>
   <si>
     <t>The Dojo Family</t>
   </si>
   <si>
     <t>The Harmony Martial Arts Center</t>
   </si>
   <si>
     <t>The Karate School / Leslieville Dojo</t>
   </si>
   <si>
     <t>The Powerhouse martial arts &amp; fitness</t>
   </si>
   <si>
     <t>The Shelburne Dojo</t>
   </si>
   <si>
+    <t>Thiri Dragons Martial Arts</t>
+  </si>
+  <si>
     <t>Thompson Karate Club</t>
   </si>
   <si>
     <t>Thompson-Nicola Shotokan Karate Club</t>
   </si>
   <si>
     <t>Tiger Karate Do</t>
   </si>
   <si>
     <t>Tiger's Eye Karate-Do (North Shore)</t>
   </si>
   <si>
     <t>Tiger's Eye Karate-Do (Yaletown)</t>
   </si>
   <si>
     <t>Tiger's Lair Karate Do</t>
   </si>
   <si>
     <t>TKC Ottawa</t>
   </si>
   <si>
     <t>TNT School of Martial Arts</t>
   </si>
   <si>
     <t>Tom Mah School of Karate</t>
@@ -1785,50 +1806,53 @@
     <t>Victoria Shito-Ryu Satokai</t>
   </si>
   <si>
     <t>Victoria Shotokan Karate Club</t>
   </si>
   <si>
     <t>Victoria Yuishinkai &amp; Ryukyu Kobujutsu</t>
   </si>
   <si>
     <t>Volk Martial Arts</t>
   </si>
   <si>
     <t>Wado Canada - Hombu</t>
   </si>
   <si>
     <t>Wado Canada - James Bay</t>
   </si>
   <si>
     <t>Wadoka Academy</t>
   </si>
   <si>
     <t>Waheikan Dojo</t>
   </si>
   <si>
     <t>Wano Michi</t>
+  </si>
+  <si>
+    <t>Warrior Martial Arts</t>
   </si>
   <si>
     <t>Way of Life Martial Arts</t>
   </si>
   <si>
     <t>Welcome House</t>
   </si>
   <si>
     <t>Welland Kimura Shukokai Karate</t>
   </si>
   <si>
     <t>West Coast Goju-Kai</t>
   </si>
   <si>
     <t>West Coast Wado Kai Karate</t>
   </si>
   <si>
     <t>West River Karate</t>
   </si>
   <si>
     <t>West Shore Kimura Shukokai</t>
   </si>
   <si>
     <t>West Van Karate Academy</t>
   </si>
@@ -6152,71 +6176,95 @@
       <c r="D599" s="2"/>
       <c r="DB599" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="600" spans="1:107">
       <c r="D600" s="2"/>
       <c r="DB600" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="601" spans="1:107">
       <c r="D601" s="2"/>
       <c r="DB601" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="602" spans="1:107">
       <c r="D602" s="2"/>
       <c r="DB602" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="603" spans="1:107">
       <c r="D603" s="2"/>
+      <c r="DB603" t="s">
+        <v>622</v>
+      </c>
     </row>
     <row r="604" spans="1:107">
       <c r="D604" s="2"/>
+      <c r="DB604" t="s">
+        <v>623</v>
+      </c>
     </row>
     <row r="605" spans="1:107">
       <c r="D605" s="2"/>
+      <c r="DB605" t="s">
+        <v>624</v>
+      </c>
     </row>
     <row r="606" spans="1:107">
       <c r="D606" s="2"/>
+      <c r="DB606" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="607" spans="1:107">
       <c r="D607" s="2"/>
+      <c r="DB607" t="s">
+        <v>626</v>
+      </c>
     </row>
     <row r="608" spans="1:107">
       <c r="D608" s="2"/>
+      <c r="DB608" t="s">
+        <v>627</v>
+      </c>
     </row>
     <row r="609" spans="1:107">
       <c r="D609" s="2"/>
+      <c r="DB609" t="s">
+        <v>628</v>
+      </c>
     </row>
     <row r="610" spans="1:107">
       <c r="D610" s="2"/>
+      <c r="DB610" t="s">
+        <v>629</v>
+      </c>
     </row>
     <row r="611" spans="1:107">
       <c r="D611" s="2"/>
     </row>
     <row r="612" spans="1:107">
       <c r="D612" s="2"/>
     </row>
     <row r="613" spans="1:107">
       <c r="D613" s="2"/>
     </row>
     <row r="614" spans="1:107">
       <c r="D614" s="2"/>
     </row>
     <row r="615" spans="1:107">
       <c r="D615" s="2"/>
     </row>
     <row r="616" spans="1:107">
       <c r="D616" s="2"/>
     </row>
     <row r="617" spans="1:107">
       <c r="D617" s="2"/>
     </row>
     <row r="618" spans="1:107">
       <c r="D618" s="2"/>
     </row>
@@ -7355,51 +7403,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:107">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:107">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:107">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$602</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$610</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>