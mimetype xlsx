--- v1 (2026-04-04)
+++ v2 (2026-06-18)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="630">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>Friday and Saturday Sessions (Fri 7-8:30pm, Sat 1-3pm)</t>
   </si>
   <si>
     <t>1009890:typeValue:102</t>
   </si>
   <si>
     <t>1009890:typeValue:103</t>
   </si>
   <si>
     <t>1009890:typeValue:104</t>
   </si>
   <si>
     <t>1009890:typeValue:105</t>
   </si>
   <si>
@@ -1050,50 +1050,53 @@
     <t>Montessori School Caledon</t>
   </si>
   <si>
     <t>Mount Pleasant Karate</t>
   </si>
   <si>
     <t>Mount Pleasant Seiwa Kai</t>
   </si>
   <si>
     <t>Mountain Karate Association</t>
   </si>
   <si>
     <t>Mountain Martial Arts</t>
   </si>
   <si>
     <t>Mountain Shidokan Karate</t>
   </si>
   <si>
     <t>Mountain Shidokan Karate-Do</t>
   </si>
   <si>
     <t>Mr. Kersey's Karate School Ltd.</t>
   </si>
   <si>
     <t>Mukashi School Of Karate</t>
+  </si>
+  <si>
+    <t>Murphy’s Karate Academy (MPKA)</t>
   </si>
   <si>
     <t>Musashi Karate Academy</t>
   </si>
   <si>
     <t>Nakusp Shotokan Karate Club</t>
   </si>
   <si>
     <t>Nanaimo Renshikan Shito Ryu</t>
   </si>
   <si>
     <t>Nanaimo Shotokan Karate-Do</t>
   </si>
   <si>
     <t>National Centre for Karate and Martial Arts</t>
   </si>
   <si>
     <t>Nechako Karate Club</t>
   </si>
   <si>
     <t>New Glasgow Karate Club (NGKC)</t>
   </si>
   <si>
     <t>New Hamburg Karate Club</t>
   </si>
@@ -6224,50 +6227,53 @@
       <c r="D607" s="2"/>
       <c r="DB607" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="608" spans="1:107">
       <c r="D608" s="2"/>
       <c r="DB608" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="609" spans="1:107">
       <c r="D609" s="2"/>
       <c r="DB609" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="610" spans="1:107">
       <c r="D610" s="2"/>
       <c r="DB610" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="611" spans="1:107">
       <c r="D611" s="2"/>
+      <c r="DB611" t="s">
+        <v>630</v>
+      </c>
     </row>
     <row r="612" spans="1:107">
       <c r="D612" s="2"/>
     </row>
     <row r="613" spans="1:107">
       <c r="D613" s="2"/>
     </row>
     <row r="614" spans="1:107">
       <c r="D614" s="2"/>
     </row>
     <row r="615" spans="1:107">
       <c r="D615" s="2"/>
     </row>
     <row r="616" spans="1:107">
       <c r="D616" s="2"/>
     </row>
     <row r="617" spans="1:107">
       <c r="D617" s="2"/>
     </row>
     <row r="618" spans="1:107">
       <c r="D618" s="2"/>
     </row>
     <row r="619" spans="1:107">
       <c r="D619" s="2"/>
     </row>
@@ -7403,51 +7409,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:107">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:107">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:107">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$610</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$611</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>